--- v2 (2026-06-25)
+++ v3 (2026-08-16)
@@ -1,104 +1,110 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideshow.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/changesInfos/changesInfo1.xml" ContentType="application/vnd.ms-powerpoint.changesinfo+xml"/>
   <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId14"/>
+    <p:notesMasterId r:id="rId16"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId15"/>
+    <p:handoutMasterId r:id="rId17"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="262" r:id="rId5"/>
-    <p:sldId id="260" r:id="rId6"/>
-[...6 lines deleted...]
-    <p:sldId id="268" r:id="rId13"/>
+    <p:sldId id="290" r:id="rId6"/>
+    <p:sldId id="291" r:id="rId7"/>
+    <p:sldId id="292" r:id="rId8"/>
+    <p:sldId id="258" r:id="rId9"/>
+    <p:sldId id="259" r:id="rId10"/>
+    <p:sldId id="264" r:id="rId11"/>
+    <p:sldId id="265" r:id="rId12"/>
+    <p:sldId id="266" r:id="rId13"/>
+    <p:sldId id="267" r:id="rId14"/>
+    <p:sldId id="293" r:id="rId15"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="it-IT"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -226,63 +232,63 @@
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
   <p1510:revLst>
     <p1510:client id="{15C7FACB-9CA8-5153-A190-0030915D4B21}" v="4" dt="2026-03-02T14:07:12.185"/>
   </p1510:revLst>
 </p1510:revInfo>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15592" autoAdjust="0"/>
     <p:restoredTop sz="94682" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr>
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="97" d="100"/>
-          <a:sy n="97" d="100"/>
+          <a:sx n="117" d="100"/>
+          <a:sy n="117" d="100"/>
         </p:scale>
-        <p:origin x="1080" y="306"/>
+        <p:origin x="318" y="114"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -290,51 +296,80 @@
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:notesViewPr>
     <p:cSldViewPr showGuides="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="85" d="100"/>
           <a:sy n="85" d="100"/>
         </p:scale>
         <p:origin x="3804" y="102"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId23" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId22" Type="http://schemas.microsoft.com/office/2016/11/relationships/changesInfo" Target="changesInfos/changesInfo1.xml"/></Relationships>
+</file>
+
+<file path=ppt/changesInfos/changesInfo1.xml><?xml version="1.0" encoding="utf-8"?>
+<pc:chgInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ac="http://schemas.microsoft.com/office/drawing/2013/main/command" xmlns:pc="http://schemas.microsoft.com/office/powerpoint/2013/main/command">
+  <pc:docChgLst>
+    <pc:chgData name="Lucia Steele" userId="S::lucia.steele@aboutscience.eu::a7450207-533f-48d5-aa36-1983cc1a43ef" providerId="AD" clId="Web-{15C7FACB-9CA8-5153-A190-0030915D4B21}"/>
+    <pc:docChg chg="modSld">
+      <pc:chgData name="Lucia Steele" userId="S::lucia.steele@aboutscience.eu::a7450207-533f-48d5-aa36-1983cc1a43ef" providerId="AD" clId="Web-{15C7FACB-9CA8-5153-A190-0030915D4B21}" dt="2026-03-02T14:07:12.185" v="1" actId="20577"/>
+      <pc:docMkLst>
+        <pc:docMk/>
+      </pc:docMkLst>
+      <pc:sldChg chg="modSp">
+        <pc:chgData name="Lucia Steele" userId="S::lucia.steele@aboutscience.eu::a7450207-533f-48d5-aa36-1983cc1a43ef" providerId="AD" clId="Web-{15C7FACB-9CA8-5153-A190-0030915D4B21}" dt="2026-03-02T14:07:12.185" v="1" actId="20577"/>
+        <pc:sldMkLst>
+          <pc:docMk/>
+          <pc:sldMk cId="3595128632" sldId="260"/>
+        </pc:sldMkLst>
+        <pc:spChg chg="mod">
+          <ac:chgData name="Lucia Steele" userId="S::lucia.steele@aboutscience.eu::a7450207-533f-48d5-aa36-1983cc1a43ef" providerId="AD" clId="Web-{15C7FACB-9CA8-5153-A190-0030915D4B21}" dt="2026-03-02T14:07:12.185" v="1" actId="20577"/>
+          <ac:spMkLst>
+            <pc:docMk/>
+            <pc:sldMk cId="3595128632" sldId="260"/>
+            <ac:spMk id="24" creationId="{69BE1B0C-7474-41E0-3930-8974426F2134}"/>
+          </ac:spMkLst>
+        </pc:spChg>
+      </pc:sldChg>
+    </pc:docChg>
+  </pc:docChgLst>
+</pc:chgInfo>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
@@ -391,51 +426,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{19D62BCD-9A42-4734-8B77-77A71F19A69A}" type="datetimeFigureOut">
               <a:rPr lang="it-IT" smtClean="0"/>
-              <a:t>19/04/2026</a:t>
+              <a:t>07/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Segnaposto piè di pagina 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53592880-6FF8-4AA4-B048-1B94613E55E2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="8685213"/>
             <a:ext cx="2971800" cy="458787"/>
@@ -572,51 +607,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="457200"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{1CDF1BDF-8067-4D53-9A36-249EC96E8E79}" type="datetimeFigureOut">
               <a:rPr lang="it-IT" smtClean="0"/>
-              <a:t>19/04/2026</a:t>
+              <a:t>07/07/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Segnaposto immagine diapositiva 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="381000" y="685800"/>
             <a:ext cx="6096000" cy="3429000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -873,50 +908,54 @@
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aboutpharma.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpsitaly.healthcare/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aboutscience.eu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aboutpharma.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpsitaly.healthcare/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aboutscience.eu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aboutpharma.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpsitaly.healthcare/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aboutscience.eu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aboutpharma.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpsitaly.healthcare/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aboutscience.eu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aboutpharma.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpsitaly.healthcare/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aboutscience.eu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aboutpharma.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpsitaly.healthcare/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aboutscience.eu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aboutpharma.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpsitaly.healthcare/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aboutscience.eu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aboutpharma.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpsitaly.healthcare/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aboutscience.eu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aboutpharma.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hpsitaly.healthcare/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aboutscience.eu/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3506,51 +3545,51 @@
             <a:r>
               <a:rPr lang="it-IT"/>
               <a:t>Quinto livello</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Segnaposto data 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F64A8E5F-40E5-4553-9F3C-699F1A5B8145}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>19.04.2026</a:t>
+              <a:t>07.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Segnaposto piè di pagina 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3624,51 +3663,51 @@
             <a:r>
               <a:rPr lang="it-IT"/>
               <a:t>Fare clic per modificare lo stile del titolo</a:t>
             </a:r>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Segnaposto data 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F64A8E5F-40E5-4553-9F3C-699F1A5B8145}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>19.04.2026</a:t>
+              <a:t>07.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Segnaposto piè di pagina 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3719,51 +3758,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Segnaposto data 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{F64A8E5F-40E5-4553-9F3C-699F1A5B8145}" type="datetimeFigureOut">
               <a:rPr lang="de-DE" smtClean="0"/>
-              <a:t>19.04.2026</a:t>
+              <a:t>07.07.2026</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Segnaposto piè di pagina 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3771,50 +3810,267 @@
           <p:cNvPr id="4" name="Segnaposto numero diapositiva 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{66CD45B7-DFE2-4393-8D37-380FC36BF3AA}" type="slidenum">
               <a:rPr lang="de-DE" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="de-DE"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3976918442"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title">
+  <p:cSld name="Diapositiva titolo">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Titolo 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="914400" y="2130427"/>
+            <a:ext cx="10363200" cy="1470025"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT"/>
+              <a:t>Fare clic per modificare stile</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Sottotitolo 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1828800" y="3886200"/>
+            <a:ext cx="8534400" cy="1752600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT"/>
+              <a:t>Fare clic per modificare lo stile del sottotitolo dello schema</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Segnaposto piè di pagina 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Segnaposto numero diapositiva 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{2CAFCFD2-F10D-4443-A9BC-269EB9127F56}" type="slidenum">
+              <a:rPr lang="it-IT" smtClean="0"/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="it-IT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1467941136"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
   <p:cSld name="Testo - Singola colonna">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -20889,104 +21145,105 @@
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1605555338"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="100">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition>
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:blipFill dpi="0" rotWithShape="1">
-          <a:blip r:embed="rId18">
+          <a:blip r:embed="rId19">
             <a:lum/>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </a:blipFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483665" r:id="rId2"/>
     <p:sldLayoutId id="2147483661" r:id="rId3"/>
     <p:sldLayoutId id="2147483662" r:id="rId4"/>
     <p:sldLayoutId id="2147483654" r:id="rId5"/>
     <p:sldLayoutId id="2147483655" r:id="rId6"/>
     <p:sldLayoutId id="2147483651" r:id="rId7"/>
     <p:sldLayoutId id="2147483663" r:id="rId8"/>
     <p:sldLayoutId id="2147483664" r:id="rId9"/>
     <p:sldLayoutId id="2147483652" r:id="rId10"/>
     <p:sldLayoutId id="2147483653" r:id="rId11"/>
     <p:sldLayoutId id="2147483656" r:id="rId12"/>
     <p:sldLayoutId id="2147483657" r:id="rId13"/>
     <p:sldLayoutId id="2147483666" r:id="rId14"/>
     <p:sldLayoutId id="2147483667" r:id="rId15"/>
     <p:sldLayoutId id="2147483668" r:id="rId16"/>
+    <p:sldLayoutId id="2147483669" r:id="rId17"/>
   </p:sldLayoutIdLst>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="100">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition>
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
   <p:hf sldNum="0" hdr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="2800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1">
               <a:lumMod val="75000"/>
@@ -21229,83 +21486,91 @@
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide10.xml"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image18.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image17.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.oralhygienejournal.com/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:editorial@aboutscience.eu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:editorial@aboutscience.eu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide11.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide11.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image12.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image11.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image13.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image15.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image16.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide10.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.svg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide9.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide8.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.svg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slide7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rounded Rectangle 3">
             <a:hlinkClick r:id="rId2" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
@@ -21341,113 +21606,113 @@
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-IT" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Overview</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rounded Rectangle 6">
-            <a:hlinkClick r:id="rId3" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId3" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6227ABDB-863E-6B7E-AEB1-D395D12E28C7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2644067" y="4267167"/>
+            <a:off x="2639616" y="4243483"/>
             <a:ext cx="1440000" cy="886691"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="it-IT" sz="2000" dirty="0" err="1">
+              <a:rPr lang="it-IT" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Invitation</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 17">
-            <a:hlinkClick r:id="rId4" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:hlinkClick r:id="rId4" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D54C985-6F6E-5A02-36D6-37BFF8F9FA3A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4447602" y="4243483"/>
             <a:ext cx="2032178" cy="886691"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
@@ -21578,64 +21843,64 @@
             <a:r>
               <a:rPr lang="it-IT" sz="2000" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>communication</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Rounded Rectangle 6">
-            <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump"/>
+            <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{268D0408-7DF2-EC59-5BD4-292FB2049D44}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9547933" y="4267167"/>
-            <a:ext cx="1651727" cy="886154"/>
+            <a:ext cx="2067634" cy="886154"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
@@ -21716,72 +21981,72 @@
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="lt1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
+              <a:rPr lang="it-IT" sz="2000" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Manage</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="it-IT" sz="2000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>Update </a:t>
+              <a:t> personal </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" sz="2000" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
-              <a:t>your</a:t>
-[...7 lines deleted...]
-              <a:t> information</a:t>
+              <a:t>details</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="2000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="15" name="Straight Connector 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BD61070-903F-2937-3FDA-74008B276428}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
@@ -21944,469 +22209,8310 @@
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3044220825"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
     <mc:Choice Requires="p14">
       <p:transition p14:dur="100">
         <p:fade/>
       </p:transition>
     </mc:Choice>
     <mc:Fallback xmlns="">
       <p:transition>
         <p:fade/>
       </p:transition>
     </mc:Fallback>
   </mc:AlternateContent>
 </p:sld>
 </file>
 
+<file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B6B50AB-BE9A-A559-D76B-E1864972974D}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="20" name="Picture 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B078AE8-276C-FBFF-0EBD-D46569A6EB22}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5353369" y="3769608"/>
+            <a:ext cx="4715078" cy="2012758"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="50000"/>
+                <a:lumOff val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="CasellaDiTesto 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00239F2E-9FE1-C10D-3D26-1FE804278D8F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="595061" y="1654166"/>
+            <a:ext cx="4556101" cy="2308324"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In case you wish to contact the Editor with regards to the submission you have completed, you may access it from your main screen.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Identify the submission either in “My Queue” or in “Archives” and click on View. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>You will then access your reviewer comments and the “Add discussion” button.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>A submission will be in the “Archive” tab once a final decision has been made.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Picture 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A9785B3-0311-7F8B-9E47-0DDD4E623444}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5353369" y="1751957"/>
+            <a:ext cx="4715079" cy="1523963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:schemeClr val="tx1">
+                <a:lumMod val="50000"/>
+                <a:lumOff val="50000"/>
+              </a:schemeClr>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rectangle: Rounded Corners 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A91D1082-AA1D-198A-9D6A-0B299DE735D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9525372" y="2667462"/>
+            <a:ext cx="392351" cy="281733"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="Rectangle: Rounded Corners 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7F73A4A-7F2F-5C2D-569E-AF0A9EF1371C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9122124" y="4998680"/>
+            <a:ext cx="806496" cy="281733"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Graphic 1" descr="End with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=nextslide"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BC1CA4B-1298-7636-72B5-378BE773C989}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10813489" y="6003504"/>
+            <a:ext cx="283344" cy="283344"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1F97C8E-4F10-EE71-E977-50ED38120860}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443510" y="765066"/>
+            <a:ext cx="11620788" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="180000" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="4400" dirty="0" err="1"/>
+              <a:t>Further</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="4400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="4400" dirty="0" err="1"/>
+              <a:t>communication</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="4400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Segnaposto numero diapositiva 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2982063D-7A41-953F-D032-6E1673A7F82B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="0" cy="0"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="it-IT"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{2CAFCFD2-F10D-4443-A9BC-269EB9127F56}" type="slidenum">
+              <a:rPr lang="it-IT" smtClean="0"/>
+              <a:pPr/>
+              <a:t>10</a:t>
+            </a:fld>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="15" name="Graphic 14" descr="Home with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=firstslide"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3679C679-73A2-95BC-258C-B95D91185C8F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="596629" y="77729"/>
+            <a:ext cx="398943" cy="398943"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FAA8E32-0E47-83AB-45B5-DDD697288A2A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6331795" y="150711"/>
+            <a:ext cx="910111" cy="290916"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Completion</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Rounded Rectangle 24">
+            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CD5EB1D5-D719-72E7-188F-86DF35C49276}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2297114" y="150711"/>
+            <a:ext cx="756000" cy="290916"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Invitation</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Rounded Rectangle 25">
+            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A566DCD3-8193-8FF1-F9F1-F500248B458B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3244665" y="65582"/>
+            <a:ext cx="910111" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Accept</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> and  review</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABC8D873-F6ED-8670-3FE1-61EAEDD285E5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7425183" y="65582"/>
+            <a:ext cx="1041384" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Further</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>communication</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0ADE53E3-B567-00AD-AF5E-5B6F47A3A8F2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4346327" y="65582"/>
+            <a:ext cx="703472" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>How to review</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="32" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FDA1211-F6F3-E7F5-0B5C-B35701FB3450}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5241350" y="65582"/>
+            <a:ext cx="938102" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Download and review</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF84CBBB-124B-870B-C5CA-9B7028B066E2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8616280" y="65582"/>
+            <a:ext cx="1041384" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Update </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> information</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="36" name="Rounded Rectangle 24">
+            <a:hlinkClick r:id="rId13" action="ppaction://hlinksldjump"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5F55BDC4-07DB-7125-D61D-9A8DD8B4D92C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1377381" y="150711"/>
+            <a:ext cx="756000" cy="290916"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Overview</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1180439458"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="TextBox 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B714E3E-F784-D3C0-1D32-7723E3F53342}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="531495" y="1536273"/>
+            <a:ext cx="10548976" cy="1138773"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="it-IT"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>There is a wide set of information you may customize from the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" b="0" i="0" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>“Edit profile” area, in the top right of the screen. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002C40"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In order to receive invitations to review pertinent to your area of interest, we recommend that you complete your information in your profile.  From the upper right corner choose “Edit profile”: choosing the different tabs, you can update your personal details, contact information, update your password and enter or complete your reviewing interests.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="002C40"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA746E6F-4B70-CC34-A2A1-2B67AD0F6EDD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5106000" y="3866784"/>
+            <a:ext cx="1980000" cy="738664"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Roles</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> can </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>enter</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>main</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>specialty</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>reviewing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>interests</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent6"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B93F6A94-9414-491C-ADE5-271F77CA198B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7372383" y="3846526"/>
+            <a:ext cx="1980000" cy="954107"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002C40"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In the Public tab you may enter a profile image and a short biography; </a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="21" name="Straight Connector 20">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E22F1A93-6E20-D33F-0675-FB0960EDB7D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9417377" y="4176074"/>
+            <a:ext cx="0" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="22" name="TextBox 21">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5B6D3FB-299F-E216-8985-381D4783BAD3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9618280" y="3846526"/>
+            <a:ext cx="1980000" cy="1384995"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="002C40"/>
+                </a:solidFill>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>When you are registered in the system you will receive a system password, which you may change anytime in the Password tab.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E179B91F-AFA8-9771-02F0-62A9690EDE07}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443510" y="765066"/>
+            <a:ext cx="11620788" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="180000" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="4400" dirty="0" err="1"/>
+              <a:t>Manage</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="4400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="4400" dirty="0" err="1"/>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="4400" dirty="0"/>
+              <a:t> personal </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="4400" dirty="0" err="1"/>
+              <a:t>details</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="4400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Segnaposto numero diapositiva 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDE373F2-46BF-DA24-C52E-6A38B3806978}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="0" cy="0"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:defPPr>
+              <a:defRPr lang="it-IT"/>
+            </a:defPPr>
+            <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+              <a:defRPr sz="1800" kern="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="+mn-lt"/>
+                <a:ea typeface="+mn-ea"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{2CAFCFD2-F10D-4443-A9BC-269EB9127F56}" type="slidenum">
+              <a:rPr lang="it-IT" smtClean="0"/>
+              <a:pPr/>
+              <a:t>11</a:t>
+            </a:fld>
+            <a:endParaRPr lang="it-IT" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="TextBox 25">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{125C8B79-BEA7-6AA8-552F-AD1C2038BE4A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="582286" y="3846527"/>
+            <a:ext cx="1980000" cy="1169551"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0"/>
+              <a:t>Identity </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1"/>
+              <a:t>allows</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0"/>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1"/>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0"/>
+              <a:t> to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1"/>
+              <a:t>choose</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1"/>
+              <a:t>how</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1"/>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1"/>
+              <a:t>wish</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1"/>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0"/>
+              <a:t> name  to be </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1"/>
+              <a:t>visible</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0"/>
+              <a:t> in the system and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1"/>
+              <a:t>add</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1"/>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0"/>
+              <a:t> ORCID.</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="28" name="Picture 27">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{706F7398-72FB-677F-9169-1419CE2EA67B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect t="1232" r="53120" b="87766"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3851521" y="2579017"/>
+            <a:ext cx="4488958" cy="412200"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="TextBox 36">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{13C1F1B8-FFA1-3FD2-9B4D-16895B0F9373}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2825551" y="3846527"/>
+            <a:ext cx="1980000" cy="954107"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0"/>
+              <a:t>Contact </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1"/>
+              <a:t>allows</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1"/>
+              <a:t>you</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0"/>
+              <a:t> to </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1"/>
+              <a:t>enter</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0"/>
+              <a:t> a signature, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1"/>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1"/>
+              <a:t>affiliation</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0"/>
+              <a:t> and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0" err="1"/>
+              <a:t>additional</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1400" dirty="0"/>
+              <a:t> personal information; </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="41" name="Straight Arrow Connector 40">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD9D0408-44CF-B45A-8687-D660C4E5F5CA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:endCxn id="37" idx="0"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1">
+            <a:off x="3815551" y="3076221"/>
+            <a:ext cx="1253265" cy="770306"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="43" name="Straight Arrow Connector 42">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E4FE430-8436-62D4-FFA5-711078ABE38E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6117905" y="3043847"/>
+            <a:ext cx="0" cy="802680"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="53" name="Connector: Elbow 52">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D05D0D9D-CCD2-C30C-847E-61089C9F053A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="28" idx="1"/>
+            <a:endCxn id="26" idx="0"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="10800000" flipV="1">
+            <a:off x="1572287" y="2785117"/>
+            <a:ext cx="2279235" cy="1061410"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="61" name="Straight Arrow Connector 60">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA48B573-B7F0-7070-0952-6166B08AFB57}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:endCxn id="12" idx="0"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7238216" y="3076220"/>
+            <a:ext cx="1124167" cy="770306"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="69" name="Connector: Elbow 68">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F7E42CE-22F7-75E3-9477-8ECBD757AB3D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="28" idx="3"/>
+            <a:endCxn id="22" idx="0"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8340479" y="2785117"/>
+            <a:ext cx="2267801" cy="1061409"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Picture 15" descr="A screenshot of a computer&#10;&#10;Description automatically generated">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{329E4DC4-9BC2-16CC-95B6-A3B3DBAC684E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect l="3307" t="87792" r="51158"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="401005" y="6226035"/>
+            <a:ext cx="2048217" cy="366742"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="12700">
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="TextBox 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3F5D8B3C-368A-1752-0668-022885E0566E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="249419" y="5309886"/>
+            <a:ext cx="2430003" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>In the “Identity” tab, please enter your ORCID: this will ensure that your peer review activities is correctly recorded and connected where possible.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="Rectangle 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4941E0C0-F714-4531-D5CF-FA5B55A64547}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="224655" y="5243533"/>
+            <a:ext cx="2500514" cy="1370669"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB">
+              <a:ln>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:lumMod val="50000"/>
+                    <a:lumOff val="50000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:ln>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="TextBox 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCF4C169-3DFC-AD4C-2923-6E189C231C9A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4915494" y="5243533"/>
+            <a:ext cx="2313698" cy="830997"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="28575">
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>IMPORTANT!</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="it-IT" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Enter </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>reviewing</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>interests</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>. </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Please</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>also</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>enter</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>main</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="it-IT" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+            </a:br>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>area of </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" dirty="0" err="1">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>interest</a:t>
+            </a:r>
+            <a:endParaRPr lang="it-IT" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="Graphic 5" descr="Home with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=firstslide"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A1DF7AD8-3F3B-2869-541B-74CD726257AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="596629" y="77729"/>
+            <a:ext cx="398943" cy="398943"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId5" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B57455AA-DBD3-9C9B-17A9-4C9A33BDE31C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6331795" y="150711"/>
+            <a:ext cx="910111" cy="290916"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Completion</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rounded Rectangle 24">
+            <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76C826B8-843E-1FC8-F4B3-B1B4B36C9922}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2297114" y="150711"/>
+            <a:ext cx="756000" cy="290916"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Invitation</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rounded Rectangle 25">
+            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A425867A-2F1A-4017-5B68-0B8245002CD7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3244665" y="65582"/>
+            <a:ext cx="910111" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Accept</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> and  review</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5C56F06F-CC74-A10C-D5AF-4995802D9163}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7425183" y="65582"/>
+            <a:ext cx="1041384" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Further</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>communication</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87997196-E855-CA77-9C41-809DA81567AF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4346327" y="65582"/>
+            <a:ext cx="703472" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>How to review</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EE9121CF-01E5-9350-D172-D3469A2DCF87}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5241350" y="65582"/>
+            <a:ext cx="938102" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Download and review</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEA48594-05CE-D7AF-B8AA-5A860788E0D6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8616280" y="65582"/>
+            <a:ext cx="1041384" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Update </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> information</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="40" name="Rounded Rectangle 24">
+            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE3314D5-01B2-424C-6A4E-B8454DDAB2A2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1377381" y="150711"/>
+            <a:ext cx="756000" cy="290916"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Overview</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3411490327"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="100">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition>
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{767BD5CC-9651-AFA8-B1E0-A6EE859141CC}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="73" name="Straight Arrow Connector 72">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38D989EB-3251-A485-2411-BF245F935F91}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:stCxn id="172" idx="3"/>
+            <a:endCxn id="37" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="6929346" y="3353851"/>
+            <a:ext cx="1788400" cy="29105"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C71BFD5-189D-A30B-685C-AA5350DF4182}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="397428" y="556523"/>
+            <a:ext cx="6202628" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="180000" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-IT" sz="4400" dirty="0"/>
+              <a:t>Editorial workflow details</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="51" name="Graphic 50" descr="Home with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=firstslide"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCAD70E8-38C5-FDEC-7A3E-4153ED9785C0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="596629" y="77729"/>
+            <a:ext cx="398943" cy="398943"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="88" name="TextBox 87">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67F4A781-213D-72F6-ABE0-D264B0618AA9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="496534" y="4581265"/>
+            <a:ext cx="1690379" cy="1061829"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" b="1" spc="-50" dirty="0"/>
+              <a:t>Editorial Assistant</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="900" spc="-50" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" spc="-50" dirty="0"/>
+              <a:t>Ensures files are blind</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" spc="-50" dirty="0"/>
+              <a:t>Formatting</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" spc="-50" dirty="0"/>
+              <a:t>Completeness</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" spc="-50" dirty="0"/>
+              <a:t>Similarity report </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" spc="-50" dirty="0"/>
+              <a:t>Peer review files</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="89" name="TextBox 88">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CBE81A5D-5D3D-BEBB-8778-5C438E247627}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2716266" y="4600972"/>
+            <a:ext cx="2047476" cy="1477328"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="900" b="1" spc="-50" dirty="0" err="1"/>
+              <a:t>Editorial</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="900" b="1" spc="-50" dirty="0"/>
+              <a:t> Office</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="900" b="1" spc="-50" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="it-IT" sz="900" spc="-50" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Assess scope and relevance</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ensure scientific quality</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Checks originality and clarity</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ensure ethics and integrity</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sets up peer review stage</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Assigns to Handling Editor</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Invites reviewers </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Handles reviewer reminders</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="90" name="TextBox 89">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2FEBD57-243A-36ED-EA80-0DAF8BAA519C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5796495" y="4595010"/>
+            <a:ext cx="2265699" cy="1338828"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash val="sysDash"/>
+          </a:ln>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="900" b="1" spc="-50" dirty="0"/>
+              <a:t>Handling</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-IT" sz="900" b="1" spc="-50" dirty="0"/>
+              <a:t> Editor</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="it-IT" sz="900" spc="-50" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0"/>
+              <a:t>Evaluates submission</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0"/>
+              <a:t>Recommends desk rejection </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Invites reviewers</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Evaluates comments</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Makes recommendation</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Handles revised manuscripts</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="285750" indent="-285750">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="900" dirty="0">
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Rectangle 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6758531E-5899-988C-F717-F68D19DED576}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="757531" y="3158888"/>
+            <a:ext cx="1188000" cy="439892"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="D9D9D9"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Editorial Assistant</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36B9D245-2907-C976-6521-D7AA30CC1590}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3161302" y="3172256"/>
+            <a:ext cx="1188000" cy="439892"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx2">
+              <a:lumMod val="10000"/>
+              <a:lumOff val="90000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Editorial Office or EIC</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0202834-F756-F881-E0AC-1F4007873E01}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5858380" y="3879010"/>
+            <a:ext cx="1070965" cy="439892"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="EACCEA"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:sysClr val="windowText" lastClr="000000"/>
+                </a:solidFill>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Reviewers</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rectangle 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0A877186-5BB3-4064-D35B-ED88A756B8F5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10379470" y="3185957"/>
+            <a:ext cx="620945" cy="329482"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="92D051"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Accept</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="23" name="Rectangle 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D97F78D0-16A4-0193-C11D-F9459F843A69}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10378862" y="2608836"/>
+            <a:ext cx="620945" cy="329482"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="F4B600"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Revise</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="28" name="Rectangle 27">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D58BDB9C-2D89-5F3E-8D22-34999CC8DD76}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10379470" y="3769474"/>
+            <a:ext cx="620945" cy="329482"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Reject</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="34" name="Rectangle 33">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7D38632-9525-CF7F-7350-A8EC29032709}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3253398" y="2493036"/>
+            <a:ext cx="1003808" cy="329482"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash val="sysDash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Desk reject</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="65" name="Straight Arrow Connector 64">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9ECC5C0F-C8BE-68C8-16CD-E6ED8BED1632}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:stCxn id="6" idx="3"/>
+            <a:endCxn id="172" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="4349302" y="3382956"/>
+            <a:ext cx="1509078" cy="9246"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="75" name="Straight Arrow Connector 74">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{44B19EF1-6474-6B2F-2F6A-5D1FF3094BDE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:stCxn id="6" idx="0"/>
+            <a:endCxn id="34" idx="2"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="3755302" y="2822518"/>
+            <a:ext cx="0" cy="349738"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="135" name="Rectangle: Rounded Corners 134">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E9049AB-4A9B-86CD-DC3B-A7718C2DCBB7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="499575" y="2052496"/>
+            <a:ext cx="1703912" cy="4244721"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="153" name="Rectangle: Rounded Corners 152">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86A67185-8C67-B50A-AFB9-AD1E7A286062}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2699691" y="2072203"/>
+            <a:ext cx="2064051" cy="4256824"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="164" name="TextBox 163">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E4FA553-51A9-B38E-28F2-37FEE9495424}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="577452" y="1673376"/>
+            <a:ext cx="1548159" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" b="1" dirty="0"/>
+              <a:t>Technical check</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="165" name="TextBox 164">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6FD38570-F0FA-BDEC-77F1-F5AFF6B61050}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2778075" y="1699082"/>
+            <a:ext cx="1954454" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" b="1" dirty="0" err="1"/>
+              <a:t>Initial</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" b="1" dirty="0" err="1"/>
+              <a:t>assessment</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="166" name="TextBox 165">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F2B1A4E4-364E-BCCF-8A17-E2BA31D3DBB7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5276520" y="1704139"/>
+            <a:ext cx="5895038" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" b="1" dirty="0"/>
+              <a:t>Peer review</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="172" name="Rectangle 171">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5996A233-A82F-603B-5575-0BCAF0B21F85}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5858380" y="3163010"/>
+            <a:ext cx="1070966" cy="439892"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash val="sysDash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Handling editor</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="192" name="Rectangle: Rounded Corners 191">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A5AA57F1-E596-2742-ADD3-D496BFFA8CC1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5276520" y="2061781"/>
+            <a:ext cx="5895038" cy="4247539"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="205" name="Connector: Elbow 204">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AEDE4902-7062-CEE3-4648-612EC3AEEC66}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:stCxn id="23" idx="0"/>
+            <a:endCxn id="172" idx="0"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="16200000" flipH="1" flipV="1">
+            <a:off x="8264512" y="738187"/>
+            <a:ext cx="554174" cy="4295472"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val -41251"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="124" name="TextBox 123">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3E3EB471-D797-69A2-E971-D3A8B1C0F1C0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8714450" y="4693729"/>
+            <a:ext cx="1601916" cy="646331"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" b="1" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Editor in Chief</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="900" b="1" dirty="0">
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Finalizes handling editor recommendations</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="900" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="134" name="Straight Arrow Connector 133">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27DBDF86-A2C3-EACC-0872-8F0FCB3E9A58}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="5" idx="3"/>
+            <a:endCxn id="6" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1945531" y="3378834"/>
+            <a:ext cx="1215771" cy="13368"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="171" name="Connector: Elbow 170">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4CE97F2-F5E8-8D79-05F4-DF26A4BC82D1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:stCxn id="37" idx="3"/>
+            <a:endCxn id="28" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9788712" y="3353851"/>
+            <a:ext cx="590758" cy="580364"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector3">
+            <a:avLst>
+              <a:gd name="adj1" fmla="val 63670"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CA28303-369D-6681-BD63-8A6CD2A904A6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7931145" y="2271929"/>
+            <a:ext cx="1096945" cy="377162"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="D9D9D9"/>
+          </a:solidFill>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FFC000"/>
+            </a:solidFill>
+            <a:prstDash val="sysDash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Editorial office </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>quick check</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="29" name="Straight Arrow Connector 28">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0EE4A5E9-0129-73EE-B67C-C3FFFA3C7E34}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6240016" y="3602902"/>
+            <a:ext cx="0" cy="276108"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="31" name="Straight Arrow Connector 30">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D113D049-D6F1-1AEC-6DD3-492D519E5884}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr/>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="6528048" y="3610883"/>
+            <a:ext cx="0" cy="268127"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln>
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rectangle 36">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4DC2FEBE-28DA-642C-2F3D-417E4375014A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8717746" y="3133905"/>
+            <a:ext cx="1070966" cy="439892"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="accent1">
+              <a:lumMod val="20000"/>
+              <a:lumOff val="80000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash val="sysDash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Editor in Chief</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="50" name="Connector: Elbow 49">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC52DD41-BC26-68BD-410B-1A30232A2F3E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:endCxn id="23" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm rot="5400000" flipH="1" flipV="1">
+            <a:off x="9938731" y="2996621"/>
+            <a:ext cx="663174" cy="217087"/>
+          </a:xfrm>
+          <a:prstGeom prst="bentConnector2">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="3175">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="63" name="Straight Arrow Connector 62">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2A16ACE-5E1E-6EF1-671D-BF57C1C4FEF9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:endCxn id="19" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10162382" y="3350698"/>
+            <a:ext cx="217088" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="3175">
+            <a:solidFill>
+              <a:schemeClr val="tx1"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="72" name="Rectangle 71">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1972FAF5-1117-B03F-3E6D-D1EC46492462}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7336308" y="3185957"/>
+            <a:ext cx="1070966" cy="329482"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+          <a:ln w="9525">
+            <a:solidFill>
+              <a:schemeClr val="accent1"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="900" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Recommendation</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="900" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="Graphic 1" descr="End with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=nextslide"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C2A7364-A617-3AB2-5AFF-8542085F6407}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11436088" y="6187355"/>
+            <a:ext cx="283344" cy="283344"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="18" name="Graphic 17" descr="End outline">
+            <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=nextslide"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{467113C8-75E7-72C2-AC39-C8EAC62C2C1F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7610470" y="829647"/>
+            <a:ext cx="356867" cy="356867"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="20" name="TextBox 19">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88506045-77E6-0D10-CC47-45327C802139}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6875388" y="823414"/>
+            <a:ext cx="760622" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>1 of 3 </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId5" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3E71027-E46D-D510-74D5-7172CDAF5C35}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6331795" y="150711"/>
+            <a:ext cx="910111" cy="290916"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Completion</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="Rounded Rectangle 24">
+            <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98A8C0EA-0D7D-D88D-4F79-055617503AE6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2297114" y="150711"/>
+            <a:ext cx="756000" cy="290916"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Invitation</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="16" name="Rounded Rectangle 25">
+            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E9DE7C04-635E-A6F6-AACC-FEA723292387}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3244665" y="65582"/>
+            <a:ext cx="910111" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Accept</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> and  review</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{251619DE-0F4C-97D5-0E24-B507D4EE994D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7425183" y="65582"/>
+            <a:ext cx="1041384" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Further</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>communication</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="24" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3801E27-4931-424F-5BCA-2A619C9D5721}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4346327" y="65582"/>
+            <a:ext cx="703472" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>How to review</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="26" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B23D3DC-B28A-99C3-46D3-F056C26B9729}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5241350" y="65582"/>
+            <a:ext cx="938102" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Download and review</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="30" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{436A6BDD-5F80-E4D2-CED5-FF42247E1A8B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8616280" y="65582"/>
+            <a:ext cx="1041384" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Update </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> information</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Rounded Rectangle 24">
+            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8CADF38-7F6E-A093-4F1A-9573A89FFBC5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1377381" y="150711"/>
+            <a:ext cx="756000" cy="290916"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Overview</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="290282981"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="TextBox 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAE33FD4-C5B3-9BA8-7A19-C2C2A4314207}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="318088" y="631925"/>
+            <a:ext cx="7578112" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="180000" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="4400" dirty="0"/>
+              <a:t>TC and </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="4400" dirty="0" err="1"/>
+              <a:t>preliminary</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="4400" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="4400" dirty="0" err="1"/>
+              <a:t>assessment</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="4400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="TextBox 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9832F87D-6CDE-452F-F4FD-5088063631A3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5804998" y="4522364"/>
+            <a:ext cx="1690379" cy="1061829"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" b="1" spc="-50" dirty="0"/>
+              <a:t>Editorial Assistant</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450" algn="ctr">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="900" spc="-50" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" spc="-50" dirty="0"/>
+              <a:t>Ensures files are blind</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" spc="-50" dirty="0"/>
+              <a:t>Formatting</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" spc="-50" dirty="0"/>
+              <a:t>Completeness</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" spc="-50" dirty="0"/>
+              <a:t>Similarity report </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" spc="-50" dirty="0"/>
+              <a:t>Peer review files</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="TextBox 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CB80B31A-FA85-474E-8098-E679A53E55D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8024730" y="4542071"/>
+            <a:ext cx="2047476" cy="1477328"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="900" b="1" spc="-50" dirty="0" err="1"/>
+              <a:t>Editorial</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="900" b="1" spc="-50" dirty="0"/>
+              <a:t> Office</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="900" b="1" spc="-50" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:endParaRPr lang="it-IT" sz="900" spc="-50" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Assess scope and relevance</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ensure scientific quality</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Checks originality and clarity</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Ensure ethics and integrity</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Sets up peer review stage</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Assigns to Handling Editor</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Invites reviewers </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="171450" indent="-171450">
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Handles reviewer reminders</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="Rectangle 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{963BD23E-C07B-37A9-C209-5ADB503EF500}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6065995" y="3099987"/>
+            <a:ext cx="1188000" cy="439892"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="D9D9D9"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Editorial Assistant</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73E37EFE-461A-B1C0-8693-A35523AB36A7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8469766" y="3113355"/>
+            <a:ext cx="1188000" cy="439892"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx2">
+              <a:lumMod val="10000"/>
+              <a:lumOff val="90000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Editorial Office or EIC</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43944100-BF13-051C-214E-5C1944B4FAED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8561862" y="2434135"/>
+            <a:ext cx="1003808" cy="329482"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FF0000"/>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+            <a:prstDash val="sysDash"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="900" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Desk reject</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="9" name="Straight Arrow Connector 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3870058A-5EDB-4060-2E48-71FC9718D04B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:stCxn id="7" idx="0"/>
+            <a:endCxn id="8" idx="2"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="9063766" y="2763617"/>
+            <a:ext cx="0" cy="349738"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="Rectangle: Rounded Corners 9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F14C5FF1-0D3A-160C-01FA-42C5D43885C3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5808039" y="1993595"/>
+            <a:ext cx="1703912" cy="4244721"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="11" name="Rectangle: Rounded Corners 10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42F0E741-F843-D8BC-75EC-6FF2A94EA432}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8008155" y="2013302"/>
+            <a:ext cx="2064051" cy="4256824"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="12" name="TextBox 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48EB6947-B15E-F2EC-3531-7B4E801D6CCD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5885916" y="1614475"/>
+            <a:ext cx="1548159" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" b="1" dirty="0"/>
+              <a:t>Technical check</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF6FA2D2-AF05-A061-2ABB-F8DBC15F2734}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8086539" y="1640181"/>
+            <a:ext cx="1954454" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" b="1" dirty="0" err="1"/>
+              <a:t>Initial</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" b="1" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1200" b="1" dirty="0" err="1"/>
+              <a:t>assessment</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1200" b="1" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="14" name="Straight Arrow Connector 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5EE6595-F163-2A22-93A2-EFAF7B386BEF}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:stCxn id="6" idx="3"/>
+            <a:endCxn id="7" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7253995" y="3319933"/>
+            <a:ext cx="1215771" cy="13368"/>
+          </a:xfrm>
+          <a:prstGeom prst="straightConnector1">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="6350">
+            <a:solidFill>
+              <a:schemeClr val="accent6"/>
+            </a:solidFill>
+            <a:tailEnd type="triangle"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E303DE5-9D5D-4ED1-415E-3F8A332DE74D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="624621" y="1993595"/>
+            <a:ext cx="4758733" cy="4278094"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1600" dirty="0"/>
+              <a:t>The </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1600" dirty="0" err="1"/>
+              <a:t>Editorial</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1600" dirty="0"/>
+              <a:t> office, in team with the </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1600" dirty="0" err="1"/>
+              <a:t>Editorial</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1600" dirty="0"/>
+              <a:t> Assistant, </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1600" dirty="0" err="1"/>
+              <a:t>perform</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1600" dirty="0"/>
+              <a:t> an </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1600" dirty="0" err="1"/>
+              <a:t>thorough</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1600" dirty="0"/>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
+              <a:t>technical check based on the manuscript being </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="alphaLcParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
+              <a:t>complete in all its parts </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="alphaLcParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
+              <a:t>blinded for reviewers (if required by the Journal’s peer review policy)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="alphaLcParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
+              <a:t>not present potentially plagiarized contents </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="alphaLcParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
+              <a:t>suitable for the journal and its sections </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="alphaLcParenR"/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
+              <a:t>Authors’ solid background</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="342900" indent="-342900">
+              <a:buAutoNum type="alphaLcParenR"/>
+            </a:pPr>
+            <a:endParaRPr lang="en-GB" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
+              <a:t>If the submission is not deemed appropriate it will be rejected immediately. </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="1600" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1600" dirty="0"/>
+              <a:t>Depending on the journal’s workflow, the submission will be assigned to the Editor in Chief or directly to a Handling Editor and the Editorial Office may start to search and invite suitable reviewers.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="24" name="Graphic 23" descr="End with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=nextslide"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B70AAFCF-351B-4429-9F65-2FBE18939562}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11272527" y="6020070"/>
+            <a:ext cx="283344" cy="283344"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="23" name="Graphic 22" descr="End outline">
+            <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=nextslide"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{154C8A49-509D-22C5-FBFB-758BF5B4FAB9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8684063" y="850160"/>
+            <a:ext cx="356867" cy="356867"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="25" name="TextBox 24">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7233E612-5B1E-675C-076F-0B9B37FE924E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8008155" y="856033"/>
+            <a:ext cx="760622" cy="369332"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>2 of 3 </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="26" name="Graphic 25" descr="Beginning outline">
+            <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=previousslide"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DBCFBBDE-BB03-A8A2-B648-922C547C565C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7716798" y="862499"/>
+            <a:ext cx="356400" cy="356400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="16" name="Graphic 15" descr="Home with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=firstslide"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E8DBFDFF-4D7A-0DB1-52C7-E7A0D1A74049}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip>
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="596629" y="77729"/>
+            <a:ext cx="398943" cy="398943"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="19" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F8347F8-A7C4-F622-2AE7-46F1AA8B9B5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6331795" y="150711"/>
+            <a:ext cx="910111" cy="290916"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Completion</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="21" name="Rounded Rectangle 24">
+            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E98F167C-3A84-8B57-9AC3-D8691F694686}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2297114" y="150711"/>
+            <a:ext cx="756000" cy="290916"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Invitation</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="Rounded Rectangle 25">
+            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{101C163D-BB38-521C-4270-6738A34C0A1A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3244665" y="65582"/>
+            <a:ext cx="910111" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Accept</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> and  review</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F166A9C9-8278-7E69-FD05-2DE9734C0996}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7425183" y="65582"/>
+            <a:ext cx="1041384" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Further</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>communication</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B87301B-DBC1-60B9-5677-068B0EA16EBE}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4346327" y="65582"/>
+            <a:ext cx="703472" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>How to review</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="33" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EDB2FE6A-069F-8844-EECB-2E5447AF30DD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5241350" y="65582"/>
+            <a:ext cx="938102" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Download and review</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB54E0C0-807A-47E0-98F2-8CC3A3029D6C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8616280" y="65582"/>
+            <a:ext cx="1041384" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Update </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> information</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rounded Rectangle 24">
+            <a:hlinkClick r:id="rId13" action="ppaction://hlinksldjump"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6CACBC7-7E17-80AA-E2F4-C794CA2881AC}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1377381" y="150711"/>
+            <a:ext cx="756000" cy="290916"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Overview</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="440348134"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="100">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition>
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A6B0AA4A-ABE7-8817-E206-8A8D04207B78}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Segnaposto numero diapositiva 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A0D449CF-EA8B-B4D9-9A8F-3A2D3183E21A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4294967295"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="0" cy="0"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2CAFCFD2-F10D-4443-A9BC-269EB9127F56}" type="slidenum">
               <a:rPr lang="it-IT" smtClean="0"/>
-              <a:t>2</a:t>
+              <a:t>4</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="TextBox 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B515E02-C8DE-FC40-40E9-50169E8B09B2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="443510" y="765066"/>
-            <a:ext cx="11620788" cy="769441"/>
+            <a:off x="517888" y="548680"/>
+            <a:ext cx="5530061" cy="769441"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="180000" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="it-IT" sz="4400" dirty="0"/>
               <a:t>Peer review</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-IT" sz="4400" dirty="0"/>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" sz="4400" dirty="0" err="1"/>
               <a:t>overview</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="4400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...38 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="10" name="TextBox 9">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BCD50ADF-62A1-C580-BC14-A861E301DAA3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="502036" y="2532702"/>
-            <a:ext cx="5449948" cy="3539430"/>
+            <a:off x="517888" y="1988840"/>
+            <a:ext cx="5449948" cy="3323987"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1400" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>We have adopted a single anonymized peer-review process, which means that reviewer identity is not made visible to authors, author identity is visible to reviewers, reviewer and author identity are visible to the editors.  </a:t>
+              <a:t>We have adopted a double anonymized peer-review process, which means that </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0"/>
+              <a:t>which means that reviewer identity is not made visible to author, author identity is not made visible to reviewer, reviewer and author identity are visible to Editor in Chief </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400"/>
+              <a:t>and Handling </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0"/>
+              <a:t>Editors</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="1400" dirty="0">
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1400" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Reviewers are asked to supply confidential comments and recommendations, which will only be visible to the Section Editor and Editor in Chief, and comments for the authors which are shared in an anonymous way. </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" sz="1400" dirty="0">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1400" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Reviewers are asked to supply confidential comments and recommendations, which will only be visible to the Section Editor and Editor in Chief, and comments for the authors which are shared in an anonymous way. </a:t>
+              <a:t>Reviewer reports are confidential and are not posted with the articles.</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:endParaRPr lang="en-GB" sz="1400" dirty="0">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="en-GB" sz="1400" dirty="0">
-[...15 lines deleted...]
-            <a:r>
               <a:rPr lang="en-GB" sz="1400" i="1" u="sng" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Peer review details</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1400" i="1" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>:</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-GB" sz="1400" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB" sz="1400" i="1" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Identity transparency: single anonymized</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-GB" sz="1400" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB" sz="1400" i="1" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Reviewer interacts with: Editor in Chief and Section Editors</a:t>
+              <a:t>Reviewer interacts with: Editor in Chief, Section and Handling Editors</a:t>
             </a:r>
             <a:br>
               <a:rPr lang="en-GB" sz="1400" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-GB" sz="1400" i="1" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Review information published: none</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="1400" dirty="0">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="11" name="Straight Connector 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07D4E599-249C-DDB2-445F-1C3E1B597E02}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
             <a:endCxn id="15" idx="0"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="7047331" y="2653022"/>
+            <a:off x="7063183" y="2109160"/>
             <a:ext cx="4017140" cy="6431"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D1DDE9"/>
           </a:solidFill>
           <a:ln w="31750" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="50768B"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="12" name="Straight Connector 11">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C6CFAA08-A42C-F812-30CB-AC76B2BBEE9E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
             <a:endCxn id="16" idx="2"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm flipV="1">
-            <a:off x="6853204" y="4110264"/>
+            <a:off x="6869056" y="3566402"/>
             <a:ext cx="4211267" cy="22326"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D1DDE9"/>
           </a:solidFill>
           <a:ln w="31750" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="50768B"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="13" name="Straight Connector 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AECBA229-7C67-DBEA-A745-343DDCB378FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
             <a:stCxn id="17" idx="0"/>
             <a:endCxn id="23" idx="3"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="6843372" y="5545490"/>
+            <a:off x="6859224" y="5001628"/>
             <a:ext cx="3917597" cy="2422"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="D1DDE9"/>
           </a:solidFill>
           <a:ln w="31750" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="50768B"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="TextBox 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B90FB0EA-2709-72FC-F590-8E760965E2B1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8222238" y="4012303"/>
+            <a:off x="8238090" y="3468441"/>
             <a:ext cx="1210937" cy="353696"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="it-IT"/>
             </a:defPPr>
             <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
@@ -22532,51 +30638,51 @@
                   <a:srgbClr val="50768B"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>7 days</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Arc 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{258BAEF7-F3DD-0E16-20DE-EE11919AB3CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10344471" y="2659453"/>
+            <a:off x="10360323" y="2115591"/>
             <a:ext cx="1440000" cy="1440000"/>
           </a:xfrm>
           <a:prstGeom prst="arc">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="31750">
             <a:solidFill>
               <a:srgbClr val="50768B"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
@@ -22681,51 +30787,51 @@
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="x-none" sz="1000">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="16" name="Arc 15">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8D5C35D-05C8-BF95-5C3A-45FDBAD002BC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
-            <a:off x="10344471" y="2670264"/>
+            <a:off x="10360323" y="2126402"/>
             <a:ext cx="1440000" cy="1440000"/>
           </a:xfrm>
           <a:prstGeom prst="arc">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="31750">
             <a:solidFill>
               <a:srgbClr val="50768B"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
@@ -22832,51 +30938,51 @@
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="x-none" sz="1000">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="Arc 16">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E56121C2-3E4A-8F88-900B-B5951E827DBD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="6160417" y="4179580"/>
+            <a:off x="6176269" y="3635718"/>
             <a:ext cx="1365910" cy="1365910"/>
           </a:xfrm>
           <a:prstGeom prst="arc">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="31750">
             <a:solidFill>
               <a:srgbClr val="50768B"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
@@ -22981,51 +31087,51 @@
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="x-none" sz="1000">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="Arc 17">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FF62A91-575E-E625-334F-18FE7650778A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="16200000">
-            <a:off x="6168167" y="4132591"/>
+            <a:off x="6184019" y="3588729"/>
             <a:ext cx="1440000" cy="1440000"/>
           </a:xfrm>
           <a:prstGeom prst="arc">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="31750">
             <a:solidFill>
               <a:srgbClr val="50768B"/>
             </a:solidFill>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
@@ -23130,51 +31236,51 @@
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="x-none" sz="1000">
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="Chevron 24">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B5D3448-65AF-F5DD-7EBD-006FCC4A7518}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6460307" y="2516416"/>
+            <a:off x="6476159" y="1972554"/>
             <a:ext cx="1108909" cy="286074"/>
           </a:xfrm>
           <a:prstGeom prst="chevron">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="48566B"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
@@ -23296,51 +31402,51 @@
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>ubmission</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="Chevron 25">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA081F2A-712B-3E46-5147-6B5F69E53873}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9406064" y="2529579"/>
+            <a:off x="9421916" y="1985717"/>
             <a:ext cx="1596738" cy="286074"/>
           </a:xfrm>
           <a:prstGeom prst="chevron">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="48566B"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
@@ -23470,51 +31576,51 @@
             <a:endParaRPr lang="en-IT" sz="1000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="Chevron 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E053F610-4C4B-8757-8ED5-79188FFBD7CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="9596158" y="3945561"/>
+            <a:off x="9612010" y="3401699"/>
             <a:ext cx="1596738" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="chevron">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="48566B"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
@@ -23622,51 +31728,51 @@
             <a:endParaRPr lang="en-IT" sz="1000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="TextBox 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{441AF012-8A36-B7F1-5BA4-B77B0245BF5E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9722055" y="3978110"/>
+            <a:off x="9737907" y="3434248"/>
             <a:ext cx="1265246" cy="246221"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="48566B"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="it-IT"/>
             </a:defPPr>
             <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
@@ -23790,51 +31896,51 @@
             <a:endParaRPr lang="en-IT" sz="1000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="Chevron 33">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACB5FD83-87B8-9382-BCB5-17F4BA78539C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9296214" y="5404875"/>
+            <a:off x="9312066" y="4861013"/>
             <a:ext cx="1464755" cy="286074"/>
           </a:xfrm>
           <a:prstGeom prst="chevron">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="48566B"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
@@ -23953,51 +32059,51 @@
             <a:endParaRPr lang="en-IT" sz="1000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="CasellaDiTesto 12">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69BE1B0C-7474-41E0-3930-8974426F2134}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10742212" y="5127518"/>
+            <a:off x="10758064" y="4583656"/>
             <a:ext cx="1027152" cy="892552"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="it-IT"/>
             </a:defPPr>
             <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
@@ -24170,51 +32276,51 @@
             <a:endParaRPr lang="it-IT" sz="1200" b="1" dirty="0" err="1">
               <a:solidFill>
                 <a:srgbClr val="50768B"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="25" name="Chevron 28">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC207032-BD31-5185-F62D-C49F60A15E3F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
-            <a:off x="6724779" y="3984679"/>
+            <a:off x="6740631" y="3440817"/>
             <a:ext cx="1292852" cy="307777"/>
           </a:xfrm>
           <a:prstGeom prst="chevron">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="48566B"/>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
@@ -24322,51 +32428,51 @@
             <a:endParaRPr lang="en-IT" sz="1000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="TextBox 29">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7045B446-89B8-F576-66E2-C45A953CF7CA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6967698" y="4004605"/>
+            <a:off x="6983550" y="3460743"/>
             <a:ext cx="845453" cy="246221"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="48566B"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="it-IT"/>
             </a:defPPr>
             <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
@@ -24468,51 +32574,51 @@
             <a:endParaRPr lang="en-IT" sz="1000" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="TextBox 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7691AED0-96A7-00EF-9A21-751B0E16DC72}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7374607" y="5407991"/>
+            <a:off x="7390459" y="4864129"/>
             <a:ext cx="877088" cy="365124"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="it-IT"/>
             </a:defPPr>
             <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
@@ -24620,51 +32726,51 @@
                   <a:srgbClr val="50768B"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>30 days</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="Rectangle 27">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B46BC17F-78EC-AF9F-C076-AC3E748EA31E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7800295" y="2214435"/>
+            <a:off x="7816147" y="1670573"/>
             <a:ext cx="1374690" cy="738664"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="it-IT"/>
             </a:defPPr>
             <a:lvl1pPr marL="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
@@ -24768,1083 +32874,1020 @@
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="en-US" sz="1000" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Editor assignment</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-US" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="50768B"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>7 days</a:t>
             </a:r>
-          </a:p>
-[...451 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="47" name="Graphic 46" descr="End with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=nextslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACD4F3C6-D3BC-8E6A-F65A-5A2E02576A15}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId9"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="11272527" y="6020070"/>
+            <a:off x="11280576" y="6021288"/>
             <a:ext cx="283344" cy="283344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="32" name="TextBox 31">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D65EC8FB-3FDA-955E-C766-58BCC09C01EC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7C7F20B-51D7-1A4F-D188-F6236EA80DD4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8588500" y="65582"/>
-            <a:ext cx="1041384" cy="461175"/>
+            <a:off x="6469553" y="748734"/>
+            <a:ext cx="760622" cy="369332"/>
           </a:xfrm>
-          <a:prstGeom prst="roundRect">
+          <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-[...2 lines deleted...]
-          <a:effectLst/>
         </p:spPr>
-        <p:style>
-[...12 lines deleted...]
-        </p:style>
         <p:txBody>
-          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+          <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
-            <a:pPr algn="ctr"/>
-[...40 lines deleted...]
-            </a:endParaRPr>
+            <a:r>
+              <a:rPr lang="it-IT" dirty="0"/>
+              <a:t>3 of 3 </a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:sp>
-[...2 lines deleted...]
-            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="33" name="Graphic 32" descr="Beginning outline">
+            <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=previousslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{336A68E6-3F8C-9CE9-2714-AE163DAD6DCE}"/>
-[...110 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2751311-8A5D-2D3A-FD73-35EA53FDF5A8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7246A5C-2EB0-586B-5BF9-980C9E62C329}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId2">
+          <a:blip>
             <a:extLst>
-              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
-                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4764087" y="1664804"/>
-            <a:ext cx="6502005" cy="3528392"/>
+            <a:off x="6128951" y="755200"/>
+            <a:ext cx="356400" cy="356400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="12700">
-[...6 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="4" name="Segnaposto numero diapositiva 3">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="Graphic 2" descr="Home with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=firstslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E26DA8A8-D171-4721-BF1B-C9B8C5AE42AB}"/>
-[...152 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{401B2E22-3C6B-860F-923A-7C825DB82164}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CEE62E4-147D-CD0C-28A9-617DA982793E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="10813489" y="6003504"/>
-            <a:ext cx="283344" cy="283344"/>
+            <a:off x="596629" y="77729"/>
+            <a:ext cx="398943" cy="398943"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Rectangle: Rounded Corners 8">
+          <p:cNvPr id="8" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId5" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E821EF33-7025-480C-5AAE-2E3A8316E067}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{52BBCF41-9978-7370-7A9F-6AC7E608CDE3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4754039" y="3161033"/>
-            <a:ext cx="5230393" cy="360040"/>
+            <a:off x="6331795" y="150711"/>
+            <a:ext cx="910111" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
-          <a:solidFill>
-[...3 lines deleted...]
-          </a:solidFill>
+          <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
+          <a:effectLst/>
         </p:spPr>
         <p:style>
-          <a:lnRef idx="2">
-[...2 lines deleted...]
-            </a:schemeClr>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
           </a:lnRef>
-          <a:fillRef idx="1">
+          <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
-          <a:effectRef idx="0">
+          <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="en-GB"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Completion</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="Rounded Rectangle 24">
+            <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2489409A-D32F-ADAE-5F4F-F926EA851BD4}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="2297114" y="150711"/>
+            <a:ext cx="756000" cy="290916"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Invitation</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="31" name="Rounded Rectangle 25">
+            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C2FD9E0D-31D1-7621-71C3-8884B0858652}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3244665" y="65582"/>
+            <a:ext cx="910111" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Accept</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> and  review</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="35" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF3D80B0-8E70-568C-1606-D0F2365713F1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="7425183" y="65582"/>
+            <a:ext cx="1041384" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Further</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>communication</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="37" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8673580A-1DBA-FA13-08FE-7E382AD05DD5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4346327" y="65582"/>
+            <a:ext cx="703472" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>How to review</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="39" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8A115C68-5676-5D28-D020-0B89FF63BC36}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5241350" y="65582"/>
+            <a:ext cx="938102" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Download and review</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="41" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump" highlightClick="1"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{66B89099-333A-2F43-C2BC-6FFD547CDCBA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8616280" y="65582"/>
+            <a:ext cx="1041384" cy="461175"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Update </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>your</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> information</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="43" name="Rounded Rectangle 24">
+            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D07981E9-4A29-0062-0E5C-A4EE42D0E8B3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1377381" y="150711"/>
+            <a:ext cx="756000" cy="290916"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="3">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="2">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Overview</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4238392147"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition p14:dur="100">
+        <p:fade/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition>
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Segnaposto numero diapositiva 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E26DA8A8-D171-4721-BF1B-C9B8C5AE42AB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{2CAFCFD2-F10D-4443-A9BC-269EB9127F56}" type="slidenum">
+              <a:rPr lang="it-IT" smtClean="0"/>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="it-IT"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="CasellaDiTesto 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD00779E-09BA-107D-7336-BFCFC24696C8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="512084" y="1664804"/>
+            <a:ext cx="3961646" cy="2492990"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>When an Editor invite you to review a manuscript, you will receive an email in your inbox. This email may also land in your spam folder, so please check this as well.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The email will contain the abstract, a link to the submission and an indication of the associated deadlines: the editor may change the deadlines upon invitation.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>To respond to an invitation, click on the link provided.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>You may also access the submission invitation logging in with your username and password from the journal’s submission site.</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="17" name="Picture 16">
+          <p:cNvPr id="8" name="Graphic 7" descr="End with solid fill">
+            <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=nextslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1A176CFB-3BFD-AFFF-8390-CBF6370FA8A2}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{401B2E22-3C6B-860F-923A-7C825DB82164}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId5" cstate="print">
+          <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
+              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
+              </a:ext>
             </a:extLst>
           </a:blip>
-          <a:srcRect t="21690"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="539081" y="4896458"/>
-            <a:ext cx="3961646" cy="1267001"/>
+            <a:off x="10813489" y="6003504"/>
+            <a:ext cx="283344" cy="283344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="12700">
-[...6 lines deleted...]
-          </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D732ABA-9673-02DF-5AC7-BF061112D01B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4764087" y="1814680"/>
             <a:ext cx="1702001" cy="144016"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
@@ -25929,66 +33972,66 @@
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="TextBox 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AC7BB10-B2E5-6F14-57DB-F85B9E7C57DC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="443510" y="765066"/>
-            <a:ext cx="11620788" cy="769441"/>
+            <a:off x="605459" y="768552"/>
+            <a:ext cx="11413130" cy="769441"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="180000" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="it-IT" sz="4400" dirty="0" err="1"/>
+              <a:rPr lang="it-IT" sz="4400" dirty="0"/>
               <a:t>Invitation</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="4400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Segnaposto numero diapositiva 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{128F9A8E-1951-FDCB-2A54-519907390FA5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="0" cy="0"/>
           </a:xfrm>
@@ -26072,112 +34115,350 @@
             <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{2CAFCFD2-F10D-4443-A9BC-269EB9127F56}" type="slidenum">
               <a:rPr lang="it-IT" smtClean="0"/>
               <a:pPr/>
-              <a:t>3</a:t>
+              <a:t>5</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="11" name="Graphic 10" descr="Home with solid fill">
+          <p:cNvPr id="24" name="Picture 23">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3400BCE8-933B-E048-24EF-0EC28A76FDCD}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6125429" y="1547334"/>
+            <a:ext cx="5673979" cy="4437112"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="Rectangle: Rounded Corners 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E821EF33-7025-480C-5AAE-2E3A8316E067}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6125429" y="3653188"/>
+            <a:ext cx="3504455" cy="144016"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="FFFF00">
+              <a:alpha val="20000"/>
+            </a:srgbClr>
+          </a:solidFill>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="27" name="TextBox 26">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A66B0C6E-937C-F40F-A8BD-BCC4C251A267}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6456040" y="1622861"/>
+            <a:ext cx="2412000" cy="123111"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Inviting</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t> Editor</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="300" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="29" name="TextBox 28">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EAD405F8-7C48-E97F-19E1-796C6AD28CB0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6312024" y="1781822"/>
+            <a:ext cx="2412000" cy="123111"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0" anchor="ctr" anchorCtr="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="700" dirty="0"/>
+              <a:t>  </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="it-IT" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="accent5">
+                    <a:lumMod val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>Reviewer</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="100" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="accent5">
+                  <a:lumMod val="75000"/>
+                </a:schemeClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="31" name="Picture 30">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8607FD4D-F45E-CE6B-DD3D-C90BBC43EF01}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="605459" y="4461164"/>
+            <a:ext cx="5036732" cy="1523281"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="17" name="Graphic 16" descr="Home with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=firstslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6734E78E-61CA-EA88-1043-AD5C252F622D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07749022-AFD1-5423-2448-9AF08224915E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="506056" y="96950"/>
+            <a:off x="596629" y="77729"/>
             <a:ext cx="398943" cy="398943"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="12" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="22" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{37B7E54A-41A8-5DB6-1140-B62947CF3940}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED68ACA1-63FB-760F-27E5-B939C34925CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6253904" y="150711"/>
+            <a:off x="6331795" y="150711"/>
             <a:ext cx="910111" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -26190,134 +34471,134 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Completion</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="25" name="Rounded Rectangle 24">
+            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93904C18-C232-A129-F888-9BCC525EB381}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFB63F9C-13E6-A959-CB93-FAAAAE2B1447}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2180015" y="150711"/>
+            <a:off x="2297114" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Invitation</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="14" name="Rounded Rectangle 25">
-            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="28" name="Rounded Rectangle 25">
+            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75335F33-F982-2A0D-40EF-613D88F0A536}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B403480B-C264-44C9-F598-FF06A30868A0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3127566" y="65582"/>
+            <a:off x="3244665" y="65582"/>
             <a:ext cx="910111" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -26341,64 +34622,64 @@
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> and  review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="15" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="32" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC9E1A6A-1069-15A3-4D45-86D082361E77}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FB4F8A51-1B56-CE92-09FA-B2C78B3512CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7355566" y="65582"/>
+            <a:off x="7425183" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -26433,64 +34714,64 @@
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>communication</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="34" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D3EE9C35-558B-472E-E6AC-F5AE31B7B11D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{255C8F43-82DD-5694-1093-D822A222D608}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4229228" y="65582"/>
+            <a:off x="4346327" y="65582"/>
             <a:ext cx="703472" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -26503,64 +34784,64 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>How to review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="18" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="36" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A8FA7EA-6011-B4B7-666D-EDA79EAA012F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AA64735E-C92F-4F0C-C92D-CAEFA6A3B43D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5124251" y="65582"/>
+            <a:off x="5241350" y="65582"/>
             <a:ext cx="938102" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -26573,64 +34854,64 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Download and review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="19" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId13" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="38" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F89EC503-4781-CE92-F71F-2A45B5F01AC9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{850D10C7-7A20-A10E-D8DD-ABE34701CF9E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8588500" y="65582"/>
+            <a:off x="8616280" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -26665,64 +34946,64 @@
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> information</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="20" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId14" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="40" name="Rounded Rectangle 24">
+            <a:hlinkClick r:id="rId13" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF3D734B-0D7F-77EC-FF86-00B2DA0CD327}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97DCDDAB-1A2E-6D63-FB04-0DAD480544F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1260282" y="150711"/>
+            <a:off x="1377381" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -26746,146 +35027,133 @@
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1487004319"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{88E8303F-38EC-9749-920E-528C31C041F3}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="19" name="Picture 18">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{854756EC-F153-C072-BE75-045B18AE3C4D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:srcRect l="1993"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6168008" y="938382"/>
+            <a:ext cx="5194960" cy="5661248"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Segnaposto numero diapositiva 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B172C2A9-9D50-A340-86DA-49C42E60CCDD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{2CAFCFD2-F10D-4443-A9BC-269EB9127F56}" type="slidenum">
               <a:rPr lang="it-IT" smtClean="0"/>
-              <a:t>4</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT"/>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...42 lines deleted...]
-      </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="13" name="CasellaDiTesto 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3568AFC5-CF19-0421-D283-1105F95E4FE9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="502036" y="1539573"/>
             <a:ext cx="3961646" cy="2308324"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t">
             <a:spAutoFit/>
@@ -27002,103 +35270,103 @@
                   <a:srgbClr val="FFFF00"/>
                 </a:highlight>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>” where you will find space to communicate with the Editor and possibly suggest alternative reviewers. </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14" name="Rectangle: Rounded Corners 13">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46ADC6EE-2253-0BA7-5272-DF3616E00ED9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5095216" y="5553673"/>
-            <a:ext cx="3379807" cy="235433"/>
+            <a:off x="6322868" y="5857863"/>
+            <a:ext cx="3797995" cy="235433"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="Rectangle: Rounded Corners 14">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{249538F0-F631-B09F-E6C9-C682D717CE67}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7680176" y="5885787"/>
+            <a:off x="9619745" y="6286848"/>
             <a:ext cx="1621517" cy="235433"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FFFF00">
               <a:alpha val="20000"/>
             </a:srgbClr>
           </a:solidFill>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="15000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
@@ -27295,112 +35563,112 @@
             <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{2CAFCFD2-F10D-4443-A9BC-269EB9127F56}" type="slidenum">
               <a:rPr lang="it-IT" smtClean="0"/>
               <a:pPr/>
-              <a:t>4</a:t>
+              <a:t>6</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Graphic 4" descr="Home with solid fill">
+          <p:cNvPr id="18" name="Graphic 17" descr="Home with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=firstslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{42DB412B-C1BF-AA00-B888-139848CF240B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8B3967E-D15B-CEB7-1295-9D2B6CCB73A2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="506056" y="96950"/>
+            <a:off x="596629" y="77729"/>
             <a:ext cx="398943" cy="398943"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId5" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="21" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId5" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B42AD2CB-641A-393C-9E0E-1D451314B354}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A853CE43-F4A9-9239-24F8-35492EBAB6DE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6253904" y="150711"/>
+            <a:off x="6331795" y="150711"/>
             <a:ext cx="910111" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -27413,134 +35681,134 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Completion</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="23" name="Rounded Rectangle 24">
+            <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{04FBDE13-AE34-E5A5-DB17-EB071FA7B589}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FC6D3C5-4612-F1A7-87E6-FF3ABED929BA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2180015" y="150711"/>
+            <a:off x="2297114" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Invitation</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rounded Rectangle 25">
-            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="25" name="Rounded Rectangle 25">
+            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19CF5D4A-D0FF-4885-6FFA-E9958C7DED95}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{90B1F4DF-EF0C-DE92-410A-97C31B04E90C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3127566" y="65582"/>
+            <a:off x="3244665" y="65582"/>
             <a:ext cx="910111" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -27564,64 +35832,64 @@
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> and  review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="28" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38E128A3-33E3-856E-E17D-D6582613801E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{02488E00-F470-529F-AE53-B8B8A0A8ACEF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7355566" y="65582"/>
+            <a:off x="7425183" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -27656,64 +35924,64 @@
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>communication</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="30" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75D255AD-FC73-F52E-4902-29253D534F7F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D2F53C70-4567-B74A-6627-F1480B234C61}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4229228" y="65582"/>
+            <a:off x="4346327" y="65582"/>
             <a:ext cx="703472" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -27726,64 +35994,64 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>How to review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="32" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B74322FB-DFB6-5FAF-B416-16AF2817154B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C10C8C93-B26B-7C9C-0671-48AC8E524F6A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5124251" y="65582"/>
+            <a:off x="5241350" y="65582"/>
             <a:ext cx="938102" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -27796,64 +36064,64 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Download and review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="16" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="34" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EC2180F-91E5-5716-A0D6-C8FF312F6E74}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5F1BB50-D210-DB9E-0AB3-DA104C5CE43C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8588500" y="65582"/>
+            <a:off x="8616280" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -27888,64 +36156,64 @@
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> information</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="17" name="Rounded Rectangle 24">
+          <p:cNvPr id="36" name="Rounded Rectangle 24">
             <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D28840DA-2C1B-4E8E-C3EA-9C31D9C0A392}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA377CC0-F571-F1C9-093E-3951A20708AB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1260282" y="150711"/>
+            <a:off x="1377381" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -27969,155 +36237,138 @@
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="693079502"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="11" name="Picture 10">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC54B51D-6709-81D7-3254-53555C228DA8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4794777" y="1539573"/>
+            <a:off x="4773967" y="2204864"/>
             <a:ext cx="6895187" cy="3330790"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="12700">
             <a:solidFill>
               <a:schemeClr val="tx1">
                 <a:lumMod val="50000"/>
                 <a:lumOff val="50000"/>
               </a:schemeClr>
             </a:solidFill>
           </a:ln>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="12" name="CasellaDiTesto 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6B0BF9F8-14CD-403A-7911-34A211308034}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="502036" y="1539573"/>
-            <a:ext cx="3961646" cy="1754326"/>
+            <a:off x="481226" y="2204864"/>
+            <a:ext cx="3961646" cy="1384995"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...15 lines deleted...]
-          </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="50768B"/>
                 </a:highlight>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Guidelines</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" dirty="0">
@@ -28330,112 +36581,148 @@
             <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{2CAFCFD2-F10D-4443-A9BC-269EB9127F56}" type="slidenum">
               <a:rPr lang="it-IT" smtClean="0"/>
               <a:pPr/>
-              <a:t>5</a:t>
+              <a:t>7</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="TextBox 14">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9B8C4514-FDC1-8B11-2AF6-D4EE52197598}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443510" y="765066"/>
+            <a:ext cx="11620788" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="180000" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="4400" dirty="0"/>
+              <a:t>How to review</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="4400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Graphic 2" descr="Home with solid fill">
+          <p:cNvPr id="16" name="Graphic 15" descr="Home with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=firstslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0DCB47AB-2C7B-4224-F59D-0D5F6D03D7E3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99DEE9BE-4725-8765-B145-1CF840AE2F41}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId5"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="506056" y="96950"/>
+            <a:off x="596629" y="77729"/>
             <a:ext cx="398943" cy="398943"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="18" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F48D268-624C-AFF6-0385-91F87597CB13}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47C646ED-1AA1-DE18-D39D-A829AAB8AC5F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6253904" y="150711"/>
+            <a:off x="6331795" y="150711"/>
             <a:ext cx="910111" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -28448,134 +36735,134 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Completion</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="20" name="Rounded Rectangle 24">
+            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6546AB98-312D-C512-2299-4790DCEE7743}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5B18D18-A6FC-C90A-AEE5-349A30121667}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2180015" y="150711"/>
+            <a:off x="2297114" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Invitation</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rounded Rectangle 25">
-            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="22" name="Rounded Rectangle 25">
+            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{909B0AE8-5E87-F9B1-583F-4FBB46B1E45E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DC5F565-18BC-4AE2-8F3F-395DD1B021BF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3127566" y="65582"/>
+            <a:off x="3244665" y="65582"/>
             <a:ext cx="910111" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -28599,64 +36886,64 @@
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> and  review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="25" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BE824F7-2803-BF12-E9D9-0648438E0116}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC45D830-3324-74F2-EED6-C239348299BE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7355566" y="65582"/>
+            <a:off x="7425183" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -28691,64 +36978,64 @@
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>communication</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="27" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{43066856-795A-6C72-4972-01AE8074DBFE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{096F8A68-C3DF-2A2B-C8D1-CAC98C489C2A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4229228" y="65582"/>
+            <a:off x="4346327" y="65582"/>
             <a:ext cx="703472" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -28761,64 +37048,64 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>How to review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="29" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6D9F6683-0899-103B-9BDD-EE6A93D3A7BF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A2670CE-EE33-CC83-301E-055ECB1C1074}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5124251" y="65582"/>
+            <a:off x="5241350" y="65582"/>
             <a:ext cx="938102" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -28831,64 +37118,64 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Download and review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="31" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4125EB8-070C-3B92-BF0F-0E87C6E40A08}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F5A15E12-613B-EE7C-86CB-21B641CA7A6F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8588500" y="65582"/>
+            <a:off x="8616280" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -28923,64 +37210,64 @@
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> information</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="13" name="Rounded Rectangle 24">
+          <p:cNvPr id="33" name="Rounded Rectangle 24">
             <a:hlinkClick r:id="rId13" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C297557-E6A3-9B14-C1B7-8D31F8D9D239}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{50E23E32-3539-DFFD-98BB-EB1D4476DE7F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1260282" y="150711"/>
+            <a:off x="1377381" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -29004,117 +37291,100 @@
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1987305743"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name="">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{29AB7844-21F2-61C7-8317-2CCD1C6BD0DE}"/>
             </a:ext>
           </a:extLst>
         </p:cNvPr>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="CasellaDiTesto 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36ACCDF1-A78E-E280-D716-D89574C7E2F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="502035" y="1539573"/>
-            <a:ext cx="4556101" cy="4524315"/>
+            <a:off x="536258" y="1803680"/>
+            <a:ext cx="4556101" cy="4154984"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
-          <a:p>
-[...15 lines deleted...]
-          </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" dirty="0">
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>The </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:highlight>
                   <a:srgbClr val="50768B"/>
                 </a:highlight>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Download &amp; Review </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="1200" dirty="0">
@@ -29701,112 +37971,148 @@
             <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{2CAFCFD2-F10D-4443-A9BC-269EB9127F56}" type="slidenum">
               <a:rPr lang="it-IT" smtClean="0"/>
               <a:pPr/>
-              <a:t>6</a:t>
+              <a:t>8</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="TextBox 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27A61473-4CC2-66C0-E1D3-C74C7AA5284A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443510" y="765066"/>
+            <a:ext cx="11620788" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="180000" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="4400" dirty="0"/>
+              <a:t>Download and review</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="4400" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Graphic 2" descr="Home with solid fill">
+          <p:cNvPr id="14" name="Graphic 13" descr="Home with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=firstslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{98D7EB59-EF2B-F2D9-0267-B6FF411A3565}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6F82C0C4-48C8-F189-81B4-29DF022B6F81}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId6"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="506056" y="96950"/>
+            <a:off x="596629" y="77729"/>
             <a:ext cx="398943" cy="398943"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="16" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10F6065C-0BE4-A3FA-A77E-9334F0E48CA6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E1293F2-4928-C091-927C-8388B922743D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6253904" y="150711"/>
+            <a:off x="6331795" y="150711"/>
             <a:ext cx="910111" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -29819,134 +38125,134 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Completion</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="21" name="Rounded Rectangle 24">
+            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7ECA305C-CD5E-ECE2-3F19-F6BBC0DB325C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{424E2139-4B17-4C20-54C8-A1AF34E419CA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2180015" y="150711"/>
+            <a:off x="2297114" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Invitation</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rounded Rectangle 25">
-            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="27" name="Rounded Rectangle 25">
+            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D8A86535-01CE-1AB3-0144-3A3D3FB02F42}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C6CA54B-960D-861E-DDC4-360468B28820}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3127566" y="65582"/>
+            <a:off x="3244665" y="65582"/>
             <a:ext cx="910111" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -29970,64 +38276,64 @@
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> and  review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="30" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F4B9E20-6B61-C73C-54ED-CC5B46597F99}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F4E9F6A-1579-208B-0E4D-5EF3512FA4CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7355566" y="65582"/>
+            <a:off x="7425183" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -30062,64 +38368,64 @@
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>communication</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="32" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40A17471-C599-8DF2-2DF6-63DAD115F886}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B4DC9C8E-BEC8-D38F-FB63-83C260527D1F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4229228" y="65582"/>
+            <a:off x="4346327" y="65582"/>
             <a:ext cx="703472" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -30132,64 +38438,64 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>How to review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="34" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F9014FD-D69C-6F96-1759-C33D971FE21E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EAB58DF-E7A9-5396-686A-E70B3200F174}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5124251" y="65582"/>
+            <a:off x="5241350" y="65582"/>
             <a:ext cx="938102" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -30202,64 +38508,64 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Download and review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId13" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="36" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId13" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA64E6A5-907D-7B0C-3F44-1159B32A0F64}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75CBC84C-A75F-D6DD-0737-F59DD738AEF0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8588500" y="65582"/>
+            <a:off x="8616280" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -30294,64 +38600,64 @@
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> information</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Rounded Rectangle 24">
+          <p:cNvPr id="39" name="Rounded Rectangle 24">
             <a:hlinkClick r:id="rId14" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8BB6AB96-7751-857B-F5B3-0B12F7B5A6AD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B93B63F-A48A-E292-C3CC-5DDDD282D4B4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1260282" y="150711"/>
+            <a:off x="1377381" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -30375,283 +38681,90 @@
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2128903820"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...191 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="31" name="Graphic 30" descr="End with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=nextslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C0CDB709-3401-F99F-C933-FB52C628EA3C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
-                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId3"/>
+                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId2"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="10813489" y="6003504"/>
             <a:ext cx="283344" cy="283344"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Segnaposto numero diapositiva 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39C74DEE-611D-0C52-705F-692FD0C43929}"/>
               </a:ext>
             </a:extLst>
@@ -30746,112 +38859,327 @@
             <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{2CAFCFD2-F10D-4443-A9BC-269EB9127F56}" type="slidenum">
               <a:rPr lang="it-IT" smtClean="0"/>
               <a:pPr/>
-              <a:t>7</a:t>
+              <a:t>9</a:t>
             </a:fld>
             <a:endParaRPr lang="it-IT" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Graphic 2" descr="Home with solid fill">
+          <p:cNvPr id="13" name="Picture 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB0CCAF9-3FF7-F3B4-31C2-DF88010AB79B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId3"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="506056" y="3048750"/>
+            <a:ext cx="7562572" cy="3238098"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="18" name="Rectangle: Rounded Corners 17">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4850DE6D-6938-93F5-4E0A-3398BB00E668}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6993287" y="5229200"/>
+            <a:ext cx="956046" cy="347498"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst>
+              <a:gd name="adj" fmla="val 41766"/>
+            </a:avLst>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:solidFill>
+              <a:srgbClr val="FF0000"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="15000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:endParaRPr lang="en-GB"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="15" name="CasellaDiTesto 8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1107E2DD-1412-1BAF-E47D-888BE1602DA1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="506056" y="1668811"/>
+            <a:ext cx="9488444" cy="1200329"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0" anchor="t">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>The tab </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:highlight>
+                  <a:srgbClr val="50768B"/>
+                </a:highlight>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Completion</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> is a final confirmation screen you will be presented once you have submitted your review. At this point you can no longer make any changes to your comments.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>You will find your completed assignment in the left hand side menu, where they will also be visible once the Editor has made a final decision.</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr lang="en-GB" sz="1200" dirty="0">
+              <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-GB" sz="1200" dirty="0">
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Should you need to share additional information  with the journal at this point, use the button “Add discussion”.</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="17" name="TextBox 16">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FF77430E-A54A-AA73-8F15-F13AF26D0A39}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="443510" y="765066"/>
+            <a:ext cx="11620788" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="180000" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="it-IT" sz="4400" dirty="0" err="1"/>
+              <a:t>Completion</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-IT" sz="4400" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="14" name="Graphic 13" descr="Home with solid fill">
             <a:hlinkClick r:id="" action="ppaction://hlinkshowjump?jump=firstslide"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58189E13-F097-1697-266B-275BA2AFCDCA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AAC2C480-7318-FB30-BEE9-876E73C543B7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
               <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
                 <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId4"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="506056" y="96950"/>
+            <a:off x="596629" y="77729"/>
             <a:ext cx="398943" cy="398943"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId5" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="19" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId5" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF62F15D-9637-6176-A3A9-C6D416FC7E5D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{78788B3E-14AF-D5D5-9A69-612A331BC4E2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6253904" y="150711"/>
+            <a:off x="6331795" y="150711"/>
             <a:ext cx="910111" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -30864,134 +39192,134 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Completion</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="Rounded Rectangle 24">
-            <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="21" name="Rounded Rectangle 24">
+            <a:hlinkClick r:id="rId6" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40485A7B-1CD8-8648-1C7B-E769634910AC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E2C67F3F-4D29-7246-E166-55566784C712}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="2180015" y="150711"/>
+            <a:off x="2297114" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr wrap="square" lIns="54000" tIns="54000" rIns="54000" bIns="54000" rtlCol="0" anchor="ctr">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
+              <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Invitation</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="Rounded Rectangle 25">
-            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="23" name="Rounded Rectangle 25">
+            <a:hlinkClick r:id="rId7" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{85FE3AF1-AB51-04ED-38DD-47E57DC07861}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B01E4B7F-C875-EF32-7533-3522B940066B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3127566" y="65582"/>
+            <a:off x="3244665" y="65582"/>
             <a:ext cx="910111" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -31015,64 +39343,64 @@
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> and  review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="25" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId8" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ACFBB142-6A0D-4493-1A1A-55F566B3AAFF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C4A4306D-EA1B-28A4-0498-199B103119CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7355566" y="65582"/>
+            <a:off x="7425183" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -31107,64 +39435,64 @@
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>communication</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="27" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId9" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F93E91BE-9A39-A8BB-1454-E60BEE1C44BF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B038384A-9451-6368-9B52-19713409EBB7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4229228" y="65582"/>
+            <a:off x="4346327" y="65582"/>
             <a:ext cx="703472" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -31177,64 +39505,64 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>How to review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="9" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="29" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId10" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{988EB99A-32C7-0CD7-671E-AB03B935984F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8C67DB8D-6C66-BD50-2BA1-6BD81207ACC2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5124251" y="65582"/>
+            <a:off x="5241350" y="65582"/>
             <a:ext cx="938102" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -31247,64 +39575,64 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Download and review</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="10" name="Rounded Rectangle 34">
-            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump"/>
+          <p:cNvPr id="32" name="Rounded Rectangle 34">
+            <a:hlinkClick r:id="rId11" action="ppaction://hlinksldjump" highlightClick="1"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A6DA738-CC8B-624E-1081-4A54FDB867C8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11EFD653-AFED-C3B8-3F22-F7289FC1B026}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8588500" y="65582"/>
+            <a:off x="8616280" y="65582"/>
             <a:ext cx="1041384" cy="461175"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -31339,64 +39667,64 @@
             </a:r>
             <a:r>
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> information</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="Rounded Rectangle 24">
+          <p:cNvPr id="34" name="Rounded Rectangle 24">
             <a:hlinkClick r:id="rId12" action="ppaction://hlinksldjump"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E716D9E5-2963-E379-F2B4-02344055EF47}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8DFE0446-B25F-4354-AC87-EDD3F4647CE0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="1260282" y="150711"/>
+            <a:off x="1377381" y="150711"/>
             <a:ext cx="756000" cy="290916"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="3">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="2">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
@@ -31411,3005 +39739,50 @@
               <a:rPr lang="it-IT" sz="1000" b="1" dirty="0" err="1">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Overview</a:t>
             </a:r>
             <a:endParaRPr lang="en-IT" sz="1000" b="1" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3550478305"/>
-      </p:ext>
-[...2953 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="379407967"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Personalizzato 1">
       <a:dk1>
         <a:srgbClr val="1A1A1A"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1A1A1A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
@@ -35256,56 +40629,58 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="ec4a2910-c2dc-438f-b58c-f181e8bee36a">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="aa04236e-fcda-4da2-bda4-90fe7b87c823" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100391BEE88E8B99F479BEED4D556673D57" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="201ef389e757323665bc1cf482afc821">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="ec4a2910-c2dc-438f-b58c-f181e8bee36a" xmlns:ns3="aa04236e-fcda-4da2-bda4-90fe7b87c823" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a466463a9ad687eea661ea130c92ca8b" ns2:_="" ns3:_="">
     <xsd:import namespace="ec4a2910-c2dc-438f-b58c-f181e8bee36a"/>
     <xsd:import namespace="aa04236e-fcda-4da2-bda4-90fe7b87c823"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
@@ -35472,139 +40847,139 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{303EDB02-356A-4E25-93AD-0F2D5C50775D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A06D9C94-760E-45E5-9E63-4F6351050853}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="ec4a2910-c2dc-438f-b58c-f181e8bee36a"/>
+    <ds:schemaRef ds:uri="aa04236e-fcda-4da2-bda4-90fe7b87c823"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{649976D4-E771-4F55-B87D-674EDD3236AB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="ec4a2910-c2dc-438f-b58c-f181e8bee36a"/>
     <ds:schemaRef ds:uri="aa04236e-fcda-4da2-bda4-90fe7b87c823"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A06D9C94-760E-45E5-9E63-4F6351050853}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{303EDB02-356A-4E25-93AD-0F2D5C50775D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="aa04236e-fcda-4da2-bda4-90fe7b87c823"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>_Template AboutScience 2024</Template>
   <TotalTime></TotalTime>
-  <Words>948</Words>
+  <Words>1377</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
-  <Paragraphs>160</Paragraphs>
-  <Slides>9</Slides>
+  <Paragraphs>258</Paragraphs>
+  <Slides>11</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>11</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="13" baseType="lpstr">
+    <vt:vector size="15" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>Verdana</vt:lpstr>
       <vt:lpstr>Tema di Office</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
+      <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Lucia Steele</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>